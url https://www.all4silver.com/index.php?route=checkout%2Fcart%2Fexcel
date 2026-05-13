--- v1 (2026-02-04)
+++ v2 (2026-05-13)
@@ -17,162 +17,162 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Invoice" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
-    <t>PROFORMA INVOICE</t>
+    <t>PROFORMA-RECHNUNG</t>
   </si>
   <si>
     <t>All4silver SK s.r.o.</t>
   </si>
   <si>
     <t>Kukucinova 18</t>
   </si>
   <si>
     <t>921 01 Piestany</t>
   </si>
   <si>
     <t>Slovakia</t>
   </si>
   <si>
-    <t>Tel: +48 607 960 221</t>
-[...8 lines deleted...]
-    <t>Dodatkowa ilość</t>
+    <t>Tel:+421 911 441 440</t>
+  </si>
+  <si>
+    <t>Kundendetails</t>
+  </si>
+  <si>
+    <t>Kurier-Konto</t>
+  </si>
+  <si>
+    <t>Zusätzliche Menge:</t>
   </si>
   <si>
     <t>Order ID.</t>
   </si>
   <si>
-    <t xml:space="preserve">Nazwa firmy: </t>
-[...32 lines deleted...]
-    <t xml:space="preserve">Tel: </t>
+    <t>Name der Firma:</t>
+  </si>
+  <si>
+    <t>Kundenname:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Straße 1 : </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Straße 2 : </t>
+  </si>
+  <si>
+    <t>Besondere Kommentare</t>
+  </si>
+  <si>
+    <t>Auftragsdatum</t>
+  </si>
+  <si>
+    <t>Stadt:</t>
+  </si>
+  <si>
+    <t>Postleitzahl:</t>
+  </si>
+  <si>
+    <t>Liefertermin</t>
+  </si>
+  <si>
+    <t>Land:</t>
+  </si>
+  <si>
+    <t>Email:</t>
+  </si>
+  <si>
+    <t>Tel:</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
-    <t>No.</t>
+    <t>Nr.</t>
   </si>
   <si>
     <t>Produkt</t>
   </si>
   <si>
-    <t>Opis</t>
-[...20 lines deleted...]
-    <t>Całkowity</t>
+    <t>Beschreibung</t>
+  </si>
+  <si>
+    <t>Zusätzlich</t>
+  </si>
+  <si>
+    <t>Überzug</t>
+  </si>
+  <si>
+    <t>Farbe:</t>
+  </si>
+  <si>
+    <t>Bild</t>
+  </si>
+  <si>
+    <t>Menge*</t>
+  </si>
+  <si>
+    <t>Preis</t>
+  </si>
+  <si>
+    <t>Gesamt</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
-    <t>Informacja 1</t>
-[...2 lines deleted...]
-    <t>Informacja 2</t>
+    <t>Information 1</t>
+  </si>
+  <si>
+    <t>Information 2</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
-    <t>Gratisowy Pakiet Biżuterii - N/A  A4S1</t>
+    <t>Schmuckpaket - N/A  A4S1</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.00 [$€];-#,##0.00 [$€];"/>
     <numFmt numFmtId="165" formatCode="&quot;Size : &quot;#,##0.00_);&quot;Size : &quot;@"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>