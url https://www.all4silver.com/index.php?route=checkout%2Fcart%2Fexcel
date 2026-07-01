--- v2 (2026-05-13)
+++ v3 (2026-07-01)
@@ -17,162 +17,162 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Invoice" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
-    <t>PROFORMA-RECHNUNG</t>
+    <t>PROFORMA INVOICE</t>
   </si>
   <si>
     <t>All4silver SK s.r.o.</t>
   </si>
   <si>
     <t>Kukucinova 18</t>
   </si>
   <si>
     <t>921 01 Piestany</t>
   </si>
   <si>
     <t>Slovakia</t>
   </si>
   <si>
-    <t>Tel:+421 911 441 440</t>
-[...8 lines deleted...]
-    <t>Zusätzliche Menge:</t>
+    <t>Tel: +40 770 815 727</t>
+  </si>
+  <si>
+    <t>Detaliu pentru clienți</t>
+  </si>
+  <si>
+    <t>Contul curier</t>
+  </si>
+  <si>
+    <t>Cantitatea suplimentară</t>
   </si>
   <si>
     <t>Order ID.</t>
   </si>
   <si>
-    <t>Name der Firma:</t>
-[...32 lines deleted...]
-    <t>Tel:</t>
+    <t xml:space="preserve">Numele Companiei: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Numele clientului: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stradă 1 : </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stradă 2 : </t>
+  </si>
+  <si>
+    <t>Comentarii speciale</t>
+  </si>
+  <si>
+    <t>Data comandă</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oraș: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cod poștal: </t>
+  </si>
+  <si>
+    <t>Data livrării</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Țară: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Email: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tel: </t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
-    <t>Nr.</t>
-[...26 lines deleted...]
-    <t>Gesamt</t>
+    <t>No.</t>
+  </si>
+  <si>
+    <t>Produs</t>
+  </si>
+  <si>
+    <t>Descriere</t>
+  </si>
+  <si>
+    <t>Adiţional</t>
+  </si>
+  <si>
+    <t>Placare</t>
+  </si>
+  <si>
+    <t>Culoare</t>
+  </si>
+  <si>
+    <t>Imagine</t>
+  </si>
+  <si>
+    <t>Cantitate*</t>
+  </si>
+  <si>
+    <t>Preț</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
-    <t>Information 1</t>
-[...2 lines deleted...]
-    <t>Information 2</t>
+    <t>Informație 1</t>
+  </si>
+  <si>
+    <t>Informație 2</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
-    <t>Schmuckpaket - N/A  A4S1</t>
+    <t>Set de Bijuterii - N/A  A4S1</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.00 [$€];-#,##0.00 [$€];"/>
     <numFmt numFmtId="165" formatCode="&quot;Size : &quot;#,##0.00_);&quot;Size : &quot;@"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>